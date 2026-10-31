--- v0 (2026-09-01)
+++ v1 (2026-10-31)
@@ -201,210 +201,221 @@
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <cols>
+    <col min="1" max="1" width="33.00" customWidth="1"/>
+    <col min="2" max="2" width="17.00" customWidth="1"/>
+    <col min="3" max="3" width="21.00" customWidth="1"/>
+    <col min="4" max="4" width="8.43" customWidth="1"/>
+    <col min="5" max="5" width="11.00" customWidth="1"/>
+    <col min="6" max="6" width="12.00" customWidth="1"/>
+    <col min="7" max="7" width="12.00" customWidth="1"/>
+    <col min="8" max="8" width="26.00" customWidth="1"/>
+    <col min="9" max="9" width="28.00" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
         <v>49.2261059</v>
       </c>
       <c r="G1" s="0">
         <v>16.5816071</v>
       </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:10">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:10">
       <c r="A5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:10">
       <c r="A9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>